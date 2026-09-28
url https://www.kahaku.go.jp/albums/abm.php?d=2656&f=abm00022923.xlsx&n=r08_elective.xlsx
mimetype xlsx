--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -3,70 +3,70 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing" Extension="vml"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml" PartName="/xl/comments1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml" PartName="/xl/comments2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent>
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ls24ws1006\PUBLIC\上野地区\財務課 共有\youdoo\0210【調査・報告・公表】各種調査\21_【毎月公表】契約情報の公表について\01_作業\R08\04-06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\takagi-c\Desktop\takagi\調達\20260914依頼分\7件目\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A379C7E-348E-462C-857E-6E7182DA1C78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AEF76264-7455-4272-BECD-5D707B14638B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" activeTab="1" xr2:uid="{21833915-BF1F-46B7-A974-B726C448F882}"/>
+    <workbookView xWindow="2340" yWindow="2340" windowWidth="22425" windowHeight="13740" xr2:uid="{21833915-BF1F-46B7-A974-B726C448F882}"/>
   </bookViews>
   <sheets>
     <sheet name="様式3-2（随契・工事）" sheetId="1" r:id="rId1"/>
     <sheet name="様式3-4（随契・物品役務）" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'様式3-2（随契・工事）'!$A$4:$P$7</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'様式3-4（随契・物品役務）'!$A$4:$P$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'様式3-4（随契・物品役務）'!$A$4:$P$9</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'様式3-2（随契・工事）'!$A$1:$P$7</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'様式3-4（随契・物品役務）'!$A$1:$P$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'様式3-4（随契・物品役務）'!$A$1:$P$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>作成者</author>
@@ -269,51 +269,51 @@
           </rPr>
           <t>小数点第１位まで記入
 ください（小数点第２位以下は四捨五入）</t>
         </r>
       </text>
     </comment>
     <comment ref="O4" authorId="0" shapeId="0" xr:uid="{D6C17050-98E4-463C-B801-162DC6DF9C71}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>者、件などの単位は不要です。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="41">
   <si>
     <t>独立行政法人から公益法人への支出に関する随意契約に係る情報の公開（公共工事）
 及び公益法人に対する支出の公表・点検の方針について（平成24年６月１日行政改革実行本部決定）に基づく情報の公開</t>
     <rPh sb="20" eb="22">
       <t>ズイイ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ケイヤク</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>コウカイ</t>
     </rPh>
     <rPh sb="58" eb="60">
       <t>ホウシン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※予定価格及び落札率は、同種の他の新規調達の際の予定価格を推測させる等の恐れがあるため、公表しないこととしています。</t>
     <rPh sb="1" eb="3">
       <t>ヨテイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>カカク</t>
     </rPh>
@@ -759,61 +759,85 @@
 7-20</t>
     <rPh sb="7" eb="9">
       <t>シブヤ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ヒトシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>日本電子株式会社製　電子プローブマイクロアナライザ　JXA-8230型の修理</t>
   </si>
   <si>
     <t>日本電子株式会社
 東京都昭島市武蔵野3-1-2</t>
   </si>
   <si>
     <t>9012801002438</t>
   </si>
   <si>
     <t>会計規程第14条第1項第三号契約事務取扱規則第6条第一号キ</t>
   </si>
+  <si>
+    <t>株式会社ニコン社製　X線CT装置VOXLS 30C450保守・点検業務　一式</t>
+  </si>
+  <si>
+    <t>経営管理部長 澁谷　仁
+独立行政法人国立科学博物
+館 東京都台東区上野公園
+7-20</t>
+  </si>
+  <si>
+    <t>株式会社ニコンソリューションズ
+東京都品川区西大井1-7-11</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>独立行政法人国立科学博物館20cm屈折赤道儀分解・移動業務　一式</t>
+  </si>
+  <si>
+    <t>株式会社西村製作所
+京都府京都市南区上鳥羽尻切町１０番地の３</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="0.0%"/>
+    <numFmt numFmtId="179" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="游ゴシック Medium"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック Medium"/>
@@ -826,60 +850,68 @@
       <name val="游ゴシック Medium"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="81"/>
       <name val="MS P ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -1025,70 +1057,64 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1129,82 +1155,86 @@
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="1" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
+    <cellStyle name="桁区切り" xfId="3" builtinId="6"/>
     <cellStyle name="桁区切り 2 2" xfId="2" xr:uid="{E5247F6C-EA8C-40AF-B63C-05A5E56BC871}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 6" xfId="1" xr:uid="{C5432322-9E27-4B07-9A75-727620CEE776}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1626,139 +1656,139 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/><Relationship Id="rId3" Target="../drawings/vmlDrawing1.vml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing"/><Relationship Id="rId4" Target="../comments1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings2.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/><Relationship Id="rId3" Target="../drawings/vmlDrawing2.vml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing"/><Relationship Id="rId4" Target="../comments2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73E578B2-0F35-45F0-9C33-99F92208A584}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P11"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" customWidth="true" style="1" width="12.0"/>
     <col min="2" max="2" customWidth="true" style="1" width="18.5"/>
     <col min="3" max="3" customWidth="true" style="1" width="18.25"/>
     <col min="4" max="4" bestFit="true" customWidth="true" style="1" width="67.125"/>
     <col min="5" max="5" customWidth="true" style="1" width="14.0"/>
     <col min="6" max="6" customWidth="true" style="1" width="16.625"/>
     <col min="7" max="7" customWidth="true" style="2" width="16.5"/>
     <col min="8" max="8" customWidth="true" style="1" width="16.5"/>
     <col min="9" max="9" customWidth="true" style="2" width="14.0"/>
     <col min="10" max="11" customWidth="true" style="1" width="14.0"/>
     <col min="12" max="12" customWidth="true" style="1" width="7.5"/>
     <col min="13" max="15" customWidth="true" style="1" width="13.0"/>
     <col min="16" max="16" customWidth="true" style="1" width="8.875"/>
     <col min="17" max="16384" style="1" width="9.0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="32.1" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="34"/>
-[...13 lines deleted...]
-      <c r="P1" s="34"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
     </row>
     <row r="2" spans="1:16" ht="18.75" thickBot="1">
       <c r="P2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="105" customHeight="1">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="35" t="s">
+      <c r="M3" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="N3" s="36"/>
-      <c r="O3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="38"/>
       <c r="P3" s="7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="69.75" customHeight="1" thickBot="1">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="10"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="O4" s="12" t="s">
         <v>18</v>
@@ -1828,299 +1858,387 @@
   </conditionalFormatting>
   <dataValidations count="4">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5" xr:uid="{71840178-D964-457E-8B29-790962346770}">
       <formula1>$M$10:$M$13</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N5" xr:uid="{02DBA936-F113-4812-9BC3-14EEC321AC48}">
       <formula1>$N$9:$N$11</formula1>
     </dataValidation>
     <dataValidation showDropDown="1" showInputMessage="1" showErrorMessage="1" sqref="O5" xr:uid="{2FE09FF5-F89F-4D4E-809B-141D585A36BE}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="P5" xr:uid="{6241E6EE-20B4-46F8-BEBC-704C8F5C40C3}">
       <formula1>"一般競争,企画競争,公募,随意契約,不落随意契約,少額随意契約"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="43" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B6CEB68-0E5C-44ED-AD86-D32BF214D916}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P10"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="40" zoomScaleNormal="100" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:XFD7"/>
+    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" customWidth="true" style="2" width="11.25"/>
     <col min="2" max="2" customWidth="true" style="2" width="28.0"/>
     <col min="3" max="3" customWidth="true" style="2" width="17.125"/>
     <col min="4" max="4" customWidth="true" style="2" width="67.125"/>
     <col min="5" max="5" bestFit="true" customWidth="true" style="2" width="26.0"/>
     <col min="6" max="6" bestFit="true" customWidth="true" style="2" width="17.625"/>
     <col min="7" max="7" bestFit="true" customWidth="true" style="2" width="34.375"/>
     <col min="8" max="8" customWidth="true" style="2" width="22.75"/>
     <col min="9" max="9" bestFit="true" customWidth="true" style="2" width="54.875"/>
     <col min="10" max="11" bestFit="true" customWidth="true" style="2" width="14.0"/>
     <col min="12" max="12" bestFit="true" customWidth="true" style="2" width="9.625"/>
     <col min="13" max="14" bestFit="true" customWidth="true" style="2" width="15.0"/>
     <col min="15" max="15" bestFit="true" customWidth="true" style="2" width="3.125"/>
     <col min="16" max="16" bestFit="true" customWidth="true" style="2" width="13.0"/>
     <col min="17" max="16384" style="2" width="9.0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="31"/>
-[...13 lines deleted...]
-      <c r="P1" s="31"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
     </row>
     <row r="2" spans="1:16">
       <c r="P2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="32" t="s">
+      <c r="B3" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="32" t="s">
+      <c r="C3" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="32" t="s">
+      <c r="D3" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="E3" s="32" t="s">
+      <c r="E3" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="32" t="s">
+      <c r="F3" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="32" t="s">
+      <c r="G3" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="32" t="s">
+      <c r="H3" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="32" t="s">
+      <c r="I3" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="32" t="s">
+      <c r="J3" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="32" t="s">
+      <c r="K3" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="32" t="s">
+      <c r="L3" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="33" t="s">
+      <c r="M3" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="N3" s="33"/>
-[...1 lines deleted...]
-      <c r="P3" s="33" t="s">
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
+      <c r="P3" s="34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="159" customHeight="1">
-      <c r="A4" s="32"/>
-[...10 lines deleted...]
-      <c r="L4" s="32"/>
+      <c r="A4" s="33"/>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
       <c r="M4" s="14" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="14" t="s">
         <v>28</v>
       </c>
       <c r="O4" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="P4" s="33"/>
+      <c r="P4" s="34"/>
     </row>
     <row r="5" spans="1:16" ht="140.1" customHeight="1" collapsed="1">
       <c r="A5" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="25">
         <v>46129</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="26" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="K5" s="28">
+      <c r="K5" s="31">
         <v>2595450</v>
       </c>
-      <c r="L5" s="29" t="s">
+      <c r="L5" s="28" t="s">
         <v>30</v>
       </c>
       <c r="M5" s="14" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="14" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="14" t="s">
         <v>30</v>
       </c>
       <c r="P5" s="14"/>
     </row>
-    <row r="6" spans="1:16">
-      <c r="A6" s="1" t="s">
+    <row r="6" spans="1:16" ht="140.1" customHeight="1">
+      <c r="A6" s="14"/>
+      <c r="B6" s="14"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" s="25">
+        <v>46209</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="H6" s="30">
+        <v>4010401069976</v>
+      </c>
+      <c r="I6" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="K6" s="31">
+        <v>2129160</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="O6" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="P6" s="14" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" ht="140.1" customHeight="1">
+      <c r="A7" s="14"/>
+      <c r="B7" s="14"/>
+      <c r="C7" s="15"/>
+      <c r="D7" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="25">
+        <v>46224</v>
+      </c>
+      <c r="G7" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="H7" s="30">
+        <v>2130001011394</v>
+      </c>
+      <c r="I7" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="K7" s="31">
+        <v>5405064</v>
+      </c>
+      <c r="L7" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="N7" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="O7" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="P7" s="14" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="23" t="s">
+      <c r="D8" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="K6" s="30"/>
-[...7 lines deleted...]
-      </c>
+      <c r="K8" s="29"/>
     </row>
     <row r="9" spans="1:16">
-      <c r="N9" s="2" t="s">
+      <c r="A9" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="23" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="N11" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
-      <c r="M10" s="2" t="s">
+    <row r="12" spans="1:16">
+      <c r="M12" s="2" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:P7" xr:uid="{00000000-0009-0000-0000-000003000000}"/>
+  <autoFilter ref="A4:P9" xr:uid="{00000000-0009-0000-0000-000003000000}"/>
   <mergeCells count="15">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:O3"/>
     <mergeCell ref="P3:P4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N5" xr:uid="{31BAE9B4-36EE-4BFD-A0A4-4EFF53BBE5A0}">
-      <formula1>$N$8:$N$10</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N5:N7" xr:uid="{31BAE9B4-36EE-4BFD-A0A4-4EFF53BBE5A0}">
+      <formula1>$N$10:$N$12</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5" xr:uid="{13761B1D-0B09-4272-90B8-45E26AAC36BA}">
-      <formula1>$M$10:$M$13</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:M7" xr:uid="{13761B1D-0B09-4272-90B8-45E26AAC36BA}">
+      <formula1>$M$12:$M$15</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="36" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>様式3-2（随契・工事）</vt:lpstr>
       <vt:lpstr>様式3-4（随契・物品役務）</vt:lpstr>
       <vt:lpstr>'様式3-2（随契・工事）'!Print_Area</vt:lpstr>
       <vt:lpstr>'様式3-4（随契・物品役務）'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>独立行政法人国立科学博物館</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>r08_elective.xlsx</dc:title>
 </cp:coreProperties>
 </file>