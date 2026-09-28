--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -8,66 +8,66 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml" PartName="/xl/calcChain.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml" PartName="/xl/comments1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml" PartName="/xl/comments2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent>
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ls24ws1006\PUBLIC\上野地区\財務課 共有\youdoo\0210【調査・報告・公表】各種調査\21_【毎月公表】契約情報の公表について\01_作業\R08\04-06\掲載ファイル\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\takagi-c\Desktop\takagi\調達\20260914依頼分\5件目\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AB1AA1E-E2DB-41C0-A157-99A134809839}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8AC0070-014E-4E54-9F3F-8F376D2A70ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" activeTab="1" xr2:uid="{6BADB64B-C30B-42B9-B9D9-BA6589C51530}"/>
+    <workbookView xWindow="5025" yWindow="1530" windowWidth="22425" windowHeight="13740" xr2:uid="{6BADB64B-C30B-42B9-B9D9-BA6589C51530}"/>
   </bookViews>
   <sheets>
     <sheet name="様式3-1（入札・工事）" sheetId="1" r:id="rId1"/>
     <sheet name="様式3-3（入札・物品役務）" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'様式3-1（入札・工事）'!$A$4:$P$8</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'様式3-3（入札・物品役務）'!$A$4:$P$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'様式3-3（入札・物品役務）'!$A$4:$P$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'様式3-1（入札・工事）'!$A$1:$P$8</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'様式3-3（入札・物品役務）'!$A$1:$P$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'様式3-3（入札・物品役務）'!$A$1:$P$16</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q5" i="2" l="1"/>
 </calcChain>
@@ -276,51 +276,51 @@
           </rPr>
           <t>小数点第１位まで記入
 ください（小数点第２位以下は四捨五入）</t>
         </r>
       </text>
     </comment>
     <comment ref="O4" authorId="0" shapeId="0" xr:uid="{71BED33B-1EA1-4B8E-94D8-EF2ADB7B605C}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>者、件などの単位は不要です。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="69">
   <si>
     <t>独立行政法人から公益法人への支出に関する競争入札に係る情報の公開（公共工事）
 及び公益法人に対する支出の公表・点検の方針について（平成24年６月１日行政改革実行本部決定）に基づく情報の公開</t>
     <rPh sb="0" eb="2">
       <t>ドクリツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ギョウセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>コウエキ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>シシュツ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>カン</t>
     </rPh>
     <rPh sb="20" eb="22">
@@ -897,64 +897,105 @@
   </si>
   <si>
     <t>令和８年度　国立科学博物館上野地区害虫駆除業務　一式</t>
   </si>
   <si>
     <t>関東港業株式会社
 東京都港区芝浦4丁目17番11号
 代理人：東京都港区芝浦4丁目17番11号</t>
   </si>
   <si>
     <t>株式会社丹野設備工業所
 神奈川県伊勢原市上粕谷448-19</t>
     <rPh sb="0" eb="4">
       <t>カブシキガイシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>株式会社東建築設計事務所
 東京都千代田区飯田橋4-7-11</t>
     <rPh sb="0" eb="4">
       <t>カブシキガイシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <t>独立行政法人国立科学博物館</t>
+  </si>
+  <si>
+    <t>「国立科学博物館百五十年史」編纂等業務</t>
+  </si>
+  <si>
+    <t>経営管理部長 澁谷　仁
+独立行政法人国立科学博物
+館 東京都台東区上野公園
+7-20</t>
+  </si>
+  <si>
+    <t>株式会社ぎょうせい
+東京都江東区新木場1-18-11</t>
+  </si>
+  <si>
+    <t>1010001100425</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>巡回展「WHO ARE WE　観察と発見の生物学」における輸送業務および展示作業等業務　一式</t>
+  </si>
+  <si>
+    <t>日本通運株式会社
+東京都千代田区神田泉町２番地</t>
+  </si>
+  <si>
+    <t>4010401022860</t>
+  </si>
+  <si>
+    <t>小型デスクトップ型ゲノム解析装置　一式</t>
+  </si>
+  <si>
+    <t>株式会社薬研社
+千葉県千葉市中央区末広3-12-6</t>
+  </si>
+  <si>
+    <t>8040001007537</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="6">
+  <numFmts count="5">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="0.0%"/>
     <numFmt numFmtId="179" formatCode="0_ "/>
     <numFmt numFmtId="180" formatCode="0_);[Red]\(0\)"/>
-    <numFmt numFmtId="181" formatCode="#,##0.0;[Red]\-#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック Medium"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
@@ -973,50 +1014,58 @@
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="81"/>
       <name val="MS P ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="游ゴシック Medium"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Yu Gothic Medium"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -1205,56 +1254,59 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1308,76 +1360,77 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="8" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
+    <cellStyle name="桁区切り" xfId="3" builtinId="6"/>
     <cellStyle name="桁区切り 2 2" xfId="2" xr:uid="{25A076F1-B2CE-4295-8E46-E24BCAC8537B}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 6" xfId="1" xr:uid="{A8862160-517C-485E-B726-663AF441B310}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId2" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId4" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId5" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId6" Target="calcChain.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
@@ -1788,52 +1841,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/><Relationship Id="rId3" Target="../drawings/vmlDrawing1.vml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing"/><Relationship Id="rId4" Target="../comments1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings2.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/><Relationship Id="rId3" Target="../drawings/vmlDrawing2.vml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing"/><Relationship Id="rId4" Target="../comments2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5766B7AC-3178-4061-B49C-4E52DA6CFE26}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q8"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" customWidth="true" style="2" width="23.875"/>
     <col min="2" max="2" customWidth="true" style="2" width="19.75"/>
     <col min="3" max="3" customWidth="true" style="2" width="17.5"/>
     <col min="4" max="4" customWidth="true" style="2" width="33.25"/>
     <col min="5" max="5" customWidth="true" style="2" width="23.0"/>
     <col min="6" max="6" customWidth="true" style="2" width="19.25"/>
     <col min="7" max="7" customWidth="true" style="2" width="37.875"/>
     <col min="8" max="8" customWidth="true" style="2" width="27.375"/>
     <col min="9" max="11" customWidth="true" style="2" width="14.0"/>
     <col min="12" max="12" customWidth="true" style="2" width="7.5"/>
     <col min="13" max="15" customWidth="true" style="2" width="13.5"/>
     <col min="16" max="16" customWidth="true" style="2" width="8.875"/>
     <col min="17" max="17" customWidth="true" style="1" width="32.75"/>
     <col min="18" max="18" customWidth="true" style="1" width="26.75"/>
     <col min="19" max="19" customWidth="true" style="1" width="27.125"/>
     <col min="20" max="16384" style="1" width="9.0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="35" t="s">
         <v>0</v>
@@ -2042,54 +2095,54 @@
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="M3:O3"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="3">
     <dataValidation showDropDown="1" showInputMessage="1" showErrorMessage="1" sqref="O4" xr:uid="{1D0F67EF-4F7F-4CC4-BFDE-82E0CF410A3D}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N4" xr:uid="{BEADFC98-F554-48A9-987A-D479464F9A8F}">
       <formula1>$N$7:$N$7</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M3:M4" xr:uid="{6CAF5498-5CB1-46B8-AF15-8450C6435A39}">
       <formula1>$M$7:$M$9</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D30438E7-F148-49B4-A80B-7357FAA790FD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q14"/>
+  <dimension ref="A1:Q17"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9:C9"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A10" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="K12" sqref="K12:K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.125" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" customWidth="true" style="2" width="11.25"/>
     <col min="2" max="2" customWidth="true" style="2" width="15.125"/>
     <col min="3" max="3" customWidth="true" style="2" width="15.0"/>
     <col min="4" max="4" customWidth="true" style="2" width="37.125"/>
     <col min="5" max="5" customWidth="true" style="2" width="28.0"/>
     <col min="6" max="6" bestFit="true" customWidth="true" style="2" width="17.625" collapsed="true"/>
     <col min="7" max="7" customWidth="true" style="2" width="34.25"/>
     <col min="8" max="8" customWidth="true" style="2" width="19.5"/>
     <col min="9" max="9" customWidth="true" style="2" width="13.375"/>
     <col min="10" max="10" customWidth="true" style="2" width="14.0"/>
     <col min="11" max="11" customWidth="true" style="2" width="19.125" collapsed="true"/>
     <col min="12" max="12" bestFit="true" customWidth="true" style="2" width="9.625"/>
     <col min="13" max="14" style="2" width="15.125"/>
     <col min="15" max="15" bestFit="true" customWidth="true" style="2" width="3.125"/>
     <col min="16" max="16" style="2" width="15.125"/>
     <col min="17" max="17" customWidth="true" style="2" width="27.875"/>
     <col min="18" max="18" customWidth="true" style="2" width="18.875"/>
     <col min="19" max="19" customWidth="true" style="2" width="22.125"/>
     <col min="20" max="16384" style="2" width="15.125"/>
   </cols>
   <sheetData>
@@ -2171,51 +2224,51 @@
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="23" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="23" t="s">
         <v>27</v>
       </c>
       <c r="O4" s="23" t="s">
         <v>18</v>
       </c>
       <c r="P4" s="34"/>
     </row>
     <row r="5" spans="1:17" ht="140.1" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="13" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="24">
         <v>46121</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>45</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>29</v>
       </c>
@@ -2324,51 +2377,51 @@
       <c r="P7" s="13"/>
     </row>
     <row r="8" spans="1:17" ht="140.1" customHeight="1">
       <c r="A8" s="13"/>
       <c r="B8" s="13"/>
       <c r="C8" s="14"/>
       <c r="D8" s="17" t="s">
         <v>49</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F8" s="24">
         <v>46162</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="H8" s="29" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="25"/>
-      <c r="K8" s="31">
+      <c r="K8" s="30">
         <v>3373150</v>
       </c>
       <c r="L8" s="20" t="s">
         <v>29</v>
       </c>
       <c r="M8" s="13" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="13" t="s">
         <v>29</v>
       </c>
       <c r="O8" s="13" t="s">
         <v>29</v>
       </c>
       <c r="P8" s="13"/>
     </row>
     <row r="9" spans="1:17" s="26" customFormat="1" ht="140.1" customHeight="1">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="14"/>
       <c r="D9" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>36</v>
@@ -2468,131 +2521,261 @@
         <v>48</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="25" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="30">
         <v>4939000</v>
       </c>
       <c r="L11" s="20" t="s">
         <v>29</v>
       </c>
       <c r="M11" s="13" t="s">
         <v>29</v>
       </c>
       <c r="N11" s="13" t="s">
         <v>29</v>
       </c>
       <c r="O11" s="13" t="s">
         <v>29</v>
       </c>
       <c r="P11" s="13"/>
     </row>
-    <row r="12" spans="1:17">
-      <c r="A12" s="22" t="s">
+    <row r="12" spans="1:17" ht="140.1" customHeight="1">
+      <c r="A12" s="13"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="F12" s="24">
+        <v>46204</v>
+      </c>
+      <c r="G12" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="H12" s="29" t="s">
+        <v>65</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J12" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="K12" s="31">
+        <v>9838878</v>
+      </c>
+      <c r="L12" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" s="13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="140.1" customHeight="1">
+      <c r="A13" s="13"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" s="24">
+        <v>46209</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J13" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="K13" s="31">
+        <v>15620000</v>
+      </c>
+      <c r="L13" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="O13" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="P13" s="13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="140.1" customHeight="1">
+      <c r="A14" s="13"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="F14" s="24">
+        <v>46230</v>
+      </c>
+      <c r="G14" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J14" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="K14" s="31">
+        <v>11121539</v>
+      </c>
+      <c r="L14" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="M14" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="N14" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="O14" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="P14" s="13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" s="22" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
-      <c r="A13" s="22" t="s">
+    <row r="16" spans="1:17">
+      <c r="A16" s="22" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
-      <c r="M14" s="2" t="s">
+    <row r="17" spans="13:14">
+      <c r="M17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="N14" s="2" t="s">
+      <c r="N17" s="2" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:P13" xr:uid="{00000000-0009-0000-0000-000002000000}">
-[...1 lines deleted...]
-      <sortCondition ref="F4:F13"/>
+  <autoFilter ref="A4:P16" xr:uid="{00000000-0009-0000-0000-000002000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:P16">
+      <sortCondition ref="F4:F16"/>
     </sortState>
   </autoFilter>
   <mergeCells count="15">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:O3"/>
     <mergeCell ref="P3:P4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:M11" xr:uid="{8FCB6ECF-AE95-4C44-AC2F-1BF1DA771FDC}">
-      <formula1>$M$14:$M$17</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:M14" xr:uid="{8FCB6ECF-AE95-4C44-AC2F-1BF1DA771FDC}">
+      <formula1>$M$17:$M$20</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N5:N11" xr:uid="{14F3D3C7-439E-425A-A067-EC912B809347}">
-      <formula1>$N$13:$N$15</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N5:N14" xr:uid="{14F3D3C7-439E-425A-A067-EC912B809347}">
+      <formula1>$N$16:$N$18</formula1>
     </dataValidation>
-    <dataValidation showDropDown="1" showInputMessage="1" showErrorMessage="1" sqref="O5:O11" xr:uid="{D4847356-0047-42F0-9962-7EAACBAF174F}"/>
+    <dataValidation showDropDown="1" showInputMessage="1" showErrorMessage="1" sqref="O5:O14" xr:uid="{D4847356-0047-42F0-9962-7EAACBAF174F}"/>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="47" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="46" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>様式3-1（入札・工事）</vt:lpstr>
       <vt:lpstr>様式3-3（入札・物品役務）</vt:lpstr>
       <vt:lpstr>'様式3-1（入札・工事）'!Print_Area</vt:lpstr>
       <vt:lpstr>'様式3-3（入札・物品役務）'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>独立行政法人国立科学博物館</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>浅倉 育実</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>r08_tender.xlsx</dc:title>
 </cp:coreProperties>
 </file>