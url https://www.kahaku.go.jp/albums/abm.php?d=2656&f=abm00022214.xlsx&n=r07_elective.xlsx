--- v0 (2026-07-04)
+++ v1 (2026-10-03)
@@ -3,70 +3,70 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing" Extension="vml"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml" PartName="/xl/comments1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml" PartName="/xl/comments2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent>
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\210.151.119.218\データ受渡用\広報担当\WEB担当受け渡し\財務\【入札公告】\20260703_依頼分\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\takagi-c\Desktop\takagi\調達\20260914依頼分\8件目\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C48F9577-F889-4933-B6E1-ED7923CC29B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3726952A-2112-48DC-A409-709906214D19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{21833915-BF1F-46B7-A974-B726C448F882}"/>
+    <workbookView xWindow="3510" yWindow="2460" windowWidth="22425" windowHeight="13740" xr2:uid="{21833915-BF1F-46B7-A974-B726C448F882}"/>
   </bookViews>
   <sheets>
     <sheet name="様式3-2（随契・工事）" sheetId="1" r:id="rId1"/>
     <sheet name="様式3-4（随契・物品役務）" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'様式3-2（随契・工事）'!$A$4:$P$7</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'様式3-4（随契・物品役務）'!$A$4:$P$30</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'様式3-4（随契・物品役務）'!$A$4:$P$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'様式3-2（随契・工事）'!$A$1:$P$7</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'様式3-4（随契・物品役務）'!$A$1:$P$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'様式3-4（随契・物品役務）'!$A$1:$P$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>作成者</author>
@@ -269,51 +269,51 @@
           </rPr>
           <t>小数点第１位まで記入
 ください（小数点第２位以下は四捨五入）</t>
         </r>
       </text>
     </comment>
     <comment ref="O4" authorId="0" shapeId="0" xr:uid="{D6C17050-98E4-463C-B801-162DC6DF9C71}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>者、件などの単位は不要です。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="113">
   <si>
     <t>独立行政法人から公益法人への支出に関する随意契約に係る情報の公開（公共工事）
 及び公益法人に対する支出の公表・点検の方針について（平成24年６月１日行政改革実行本部決定）に基づく情報の公開</t>
     <rPh sb="20" eb="22">
       <t>ズイイ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ケイヤク</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>コウカイ</t>
     </rPh>
     <rPh sb="58" eb="60">
       <t>ホウシン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※予定価格及び落札率は、同種の他の新規調達の際の予定価格を推測させる等の恐れがあるため、公表しないこととしています。</t>
     <rPh sb="1" eb="3">
       <t>ヨテイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>カカク</t>
     </rPh>
@@ -1233,50 +1233,64 @@
   <si>
     <t>公募</t>
   </si>
   <si>
     <t>2026年度「ファンドレイジングに関する支援及び寄付プラットフォームの提供」業務</t>
   </si>
   <si>
     <t>READYFOR株式会社
 東京都千代田区一番町8住友不動産一番町ビル7階</t>
   </si>
   <si>
     <t>3010001161630</t>
   </si>
   <si>
     <t>契約上非公表</t>
   </si>
   <si>
     <t>バーチャル展示用クラウド型サービスの提供および維持管理等業務　一式</t>
   </si>
   <si>
     <t>株式会社NTTデータNJK
 東京都中央区新富２－３－４</t>
   </si>
   <si>
     <t>3013201000954</t>
+  </si>
+  <si>
+    <t>国立科学博物館庁舎等機械警備業務一式</t>
+  </si>
+  <si>
+    <t>セコム株式会社
+東京都渋谷区神宮前1-5-1</t>
+    <rPh sb="3" eb="7">
+      <t>カブシキガイシャ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>6011001035920</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="0.0%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="游ゴシック Medium"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1612,96 +1626,96 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="1" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...34 lines deleted...]
-    <xf numFmtId="177" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="3" builtinId="6"/>
     <cellStyle name="桁区切り 2 2" xfId="2" xr:uid="{E5247F6C-EA8C-40AF-B63C-05A5E56BC871}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 6" xfId="1" xr:uid="{C5432322-9E27-4B07-9A75-727620CEE776}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -2151,116 +2165,116 @@
   <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="D1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" customWidth="true" style="1" width="12.0"/>
     <col min="2" max="2" customWidth="true" style="1" width="18.5"/>
     <col min="3" max="3" customWidth="true" style="1" width="18.25"/>
     <col min="4" max="4" bestFit="true" customWidth="true" style="1" width="67.125"/>
     <col min="5" max="5" customWidth="true" style="1" width="14.0"/>
     <col min="6" max="6" customWidth="true" style="1" width="16.625"/>
     <col min="7" max="7" customWidth="true" style="2" width="16.5"/>
     <col min="8" max="8" customWidth="true" style="1" width="16.5"/>
     <col min="9" max="9" customWidth="true" style="2" width="14.0"/>
     <col min="10" max="11" customWidth="true" style="1" width="14.0"/>
     <col min="12" max="12" customWidth="true" style="1" width="7.5"/>
     <col min="13" max="15" customWidth="true" style="1" width="13.0"/>
     <col min="16" max="16" customWidth="true" style="1" width="8.875"/>
     <col min="17" max="16384" style="1" width="9.0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="32.1" customHeight="1">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="24"/>
-[...13 lines deleted...]
-      <c r="P1" s="24"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
     </row>
     <row r="2" spans="1:16" ht="18.75" thickBot="1">
       <c r="P2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="105" customHeight="1">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="25" t="s">
+      <c r="M3" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="N3" s="26"/>
-      <c r="O3" s="27"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="39"/>
       <c r="P3" s="7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="69.75" customHeight="1" thickBot="1">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="10"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="O4" s="12" t="s">
         <v>18</v>
@@ -2319,1323 +2333,1368 @@
     </sortState>
   </autoFilter>
   <mergeCells count="2">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="M3:O3"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <conditionalFormatting sqref="K5">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="greaterThan">
       <formula>10000000</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="4">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5" xr:uid="{71840178-D964-457E-8B29-790962346770}">
       <formula1>$M$10:$M$13</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N5" xr:uid="{02DBA936-F113-4812-9BC3-14EEC321AC48}">
       <formula1>$N$9:$N$11</formula1>
     </dataValidation>
     <dataValidation showDropDown="1" showInputMessage="1" showErrorMessage="1" sqref="O5" xr:uid="{2FE09FF5-F89F-4D4E-809B-141D585A36BE}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="P5" xr:uid="{6241E6EE-20B4-46F8-BEBC-704C8F5C40C3}">
       <formula1>"一般競争,企画競争,公募,随意契約,不落随意契約,少額随意契約"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="44" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="43" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B6CEB68-0E5C-44ED-AD86-D32BF214D916}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P33"/>
+  <dimension ref="A1:P34"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="C1" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="G20" sqref="G20"/>
+    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" outlineLevelCol="1"/>
   <cols>
     <col min="1" max="1" customWidth="true" style="2" width="11.25" outlineLevel="1"/>
     <col min="2" max="2" customWidth="true" style="2" width="28.0" outlineLevel="1"/>
     <col min="3" max="3" customWidth="true" style="2" width="17.125" outlineLevel="1"/>
     <col min="4" max="4" customWidth="true" style="2" width="67.125"/>
     <col min="5" max="5" bestFit="true" customWidth="true" style="2" width="26.0" outlineLevel="1"/>
     <col min="6" max="6" bestFit="true" customWidth="true" style="2" width="17.625" outlineLevel="1"/>
     <col min="7" max="7" bestFit="true" customWidth="true" style="2" width="34.375" outlineLevel="1"/>
     <col min="8" max="8" customWidth="true" style="2" width="22.75" outlineLevel="1"/>
     <col min="9" max="9" bestFit="true" customWidth="true" style="2" width="54.875" outlineLevel="1"/>
     <col min="10" max="11" bestFit="true" customWidth="true" style="2" width="14.0" outlineLevel="1"/>
     <col min="12" max="12" bestFit="true" customWidth="true" style="2" width="9.625" outlineLevel="1"/>
     <col min="13" max="14" bestFit="true" customWidth="true" style="2" width="15.0" outlineLevel="1"/>
     <col min="15" max="15" bestFit="true" customWidth="true" style="2" width="3.125"/>
     <col min="16" max="16" bestFit="true" customWidth="true" style="2" width="13.0"/>
     <col min="17" max="16384" style="2" width="9.0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="28"/>
-[...13 lines deleted...]
-      <c r="P1" s="28"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
     </row>
     <row r="2" spans="1:16">
       <c r="P2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="C3" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="29" t="s">
+      <c r="D3" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="E3" s="29" t="s">
+      <c r="E3" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="29" t="s">
+      <c r="F3" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="29" t="s">
+      <c r="G3" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="29" t="s">
+      <c r="H3" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="29" t="s">
+      <c r="I3" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="29" t="s">
+      <c r="J3" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="29" t="s">
+      <c r="K3" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="29" t="s">
+      <c r="L3" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="30" t="s">
+      <c r="M3" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="N3" s="30"/>
-[...1 lines deleted...]
-      <c r="P3" s="30" t="s">
+      <c r="N3" s="35"/>
+      <c r="O3" s="35"/>
+      <c r="P3" s="35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="159" customHeight="1">
-      <c r="A4" s="29"/>
-[...10 lines deleted...]
-      <c r="L4" s="29"/>
+      <c r="A4" s="34"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
       <c r="M4" s="14" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="O4" s="31" t="s">
+      <c r="O4" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="P4" s="30"/>
+      <c r="P4" s="35"/>
     </row>
     <row r="5" spans="1:16" ht="140.1" customHeight="1" collapsed="1">
       <c r="A5" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="F5" s="32">
+      <c r="F5" s="25">
         <v>45741</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="33" t="s">
+      <c r="H5" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J5" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="35">
+      <c r="J5" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K5" s="28">
         <v>1610400</v>
       </c>
-      <c r="L5" s="36" t="s">
+      <c r="L5" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M5" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N5" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O5" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P5" s="14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="140.1" customHeight="1">
       <c r="A6" s="14"/>
       <c r="B6" s="14"/>
       <c r="C6" s="15"/>
       <c r="D6" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F6" s="32">
+      <c r="F6" s="25">
         <v>45748</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J6" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="35">
+      <c r="J6" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K6" s="28">
         <v>25320921</v>
       </c>
-      <c r="L6" s="36" t="s">
+      <c r="L6" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N6" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O6" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P6" s="14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:16" ht="140.1" customHeight="1">
       <c r="A7" s="14"/>
       <c r="B7" s="14"/>
       <c r="C7" s="15"/>
       <c r="D7" s="14" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F7" s="32">
+      <c r="F7" s="25">
         <v>45748</v>
       </c>
       <c r="G7" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="H7" s="33" t="s">
+      <c r="H7" s="26" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J7" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="35">
+      <c r="J7" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K7" s="28">
         <v>4343625</v>
       </c>
-      <c r="L7" s="36" t="s">
+      <c r="L7" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M7" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N7" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O7" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P7" s="14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:16" ht="140.1" customHeight="1" collapsed="1">
       <c r="A8" s="14"/>
       <c r="B8" s="14"/>
       <c r="C8" s="15"/>
       <c r="D8" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F8" s="32">
+      <c r="F8" s="25">
         <v>45748</v>
       </c>
       <c r="G8" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="H8" s="33" t="s">
+      <c r="H8" s="26" t="s">
         <v>46</v>
       </c>
       <c r="I8" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="35">
+      <c r="J8" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K8" s="28">
         <v>3683053</v>
       </c>
-      <c r="L8" s="36" t="s">
+      <c r="L8" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P8" s="14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="140.1" customHeight="1">
       <c r="A9" s="14"/>
       <c r="B9" s="14"/>
       <c r="C9" s="15"/>
       <c r="D9" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F9" s="32">
+      <c r="F9" s="25">
         <v>45832</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="H9" s="33" t="s">
+      <c r="H9" s="26" t="s">
         <v>49</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="35">
+      <c r="J9" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K9" s="28">
         <v>17750260</v>
       </c>
-      <c r="L9" s="36" t="s">
+      <c r="L9" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P9" s="14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="140.1" customHeight="1" collapsed="1">
       <c r="A10" s="14"/>
       <c r="B10" s="14"/>
       <c r="C10" s="15"/>
       <c r="D10" s="14" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F10" s="32">
+      <c r="F10" s="25">
         <v>45846</v>
       </c>
       <c r="G10" s="14" t="s">
         <v>52</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>53</v>
       </c>
       <c r="I10" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="35">
+      <c r="J10" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" s="28">
         <v>550000000</v>
       </c>
-      <c r="L10" s="36" t="s">
+      <c r="L10" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P10" s="14" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="140.1" customHeight="1" collapsed="1">
       <c r="A11" s="14"/>
       <c r="B11" s="14"/>
       <c r="C11" s="15"/>
       <c r="D11" s="14" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F11" s="32">
+      <c r="F11" s="25">
         <v>45853</v>
       </c>
       <c r="G11" s="14" t="s">
         <v>57</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>58</v>
       </c>
       <c r="I11" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="35">
+      <c r="J11" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K11" s="28">
         <v>9999000</v>
       </c>
-      <c r="L11" s="36" t="s">
+      <c r="L11" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M11" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N11" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O11" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P11" s="14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="140.1" customHeight="1">
       <c r="A12" s="14"/>
       <c r="B12" s="14"/>
       <c r="C12" s="15"/>
       <c r="D12" s="14" t="s">
         <v>59</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F12" s="32">
+      <c r="F12" s="25">
         <v>45874</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>60</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>61</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="35">
+      <c r="J12" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K12" s="28">
         <v>9900000</v>
       </c>
-      <c r="L12" s="36" t="s">
+      <c r="L12" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M12" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N12" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O12" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P12" s="14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="140.1" customHeight="1">
       <c r="A13" s="14"/>
       <c r="B13" s="14"/>
       <c r="C13" s="15"/>
       <c r="D13" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F13" s="32">
+      <c r="F13" s="25">
         <v>45882</v>
       </c>
       <c r="G13" s="14" t="s">
         <v>63</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>64</v>
       </c>
       <c r="I13" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="J13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K13" s="35">
+      <c r="J13" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K13" s="28">
         <v>3927000</v>
       </c>
-      <c r="L13" s="36" t="s">
+      <c r="L13" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M13" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N13" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O13" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P13" s="14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:16" ht="140.1" customHeight="1">
       <c r="A14" s="14"/>
       <c r="B14" s="14"/>
       <c r="C14" s="15"/>
       <c r="D14" s="14" t="s">
         <v>67</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F14" s="32">
+      <c r="F14" s="25">
         <v>45895</v>
       </c>
       <c r="G14" s="14" t="s">
         <v>68</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>69</v>
       </c>
       <c r="I14" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="J14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="35">
+      <c r="J14" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K14" s="28">
         <v>4221974</v>
       </c>
-      <c r="L14" s="36" t="s">
+      <c r="L14" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M14" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N14" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O14" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P14" s="14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="140.1" customHeight="1">
       <c r="A15" s="14"/>
       <c r="B15" s="14"/>
       <c r="C15" s="15"/>
       <c r="D15" s="14" t="s">
         <v>70</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F15" s="32">
+      <c r="F15" s="25">
         <v>45912</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>71</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>72</v>
       </c>
       <c r="I15" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="J15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="35">
+      <c r="J15" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K15" s="28">
         <v>9977000</v>
       </c>
-      <c r="L15" s="36" t="s">
+      <c r="L15" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P15" s="14" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="140.1" customHeight="1">
       <c r="A16" s="14"/>
       <c r="B16" s="14"/>
       <c r="C16" s="15"/>
       <c r="D16" s="14" t="s">
         <v>75</v>
       </c>
       <c r="E16" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="32">
+      <c r="F16" s="25">
         <v>45925</v>
       </c>
       <c r="G16" s="14" t="s">
         <v>76</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>77</v>
       </c>
       <c r="I16" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="35">
+      <c r="J16" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K16" s="28">
         <v>4988500</v>
       </c>
-      <c r="L16" s="36" t="s">
+      <c r="L16" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M16" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N16" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O16" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P16" s="14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="140.1" customHeight="1" collapsed="1">
       <c r="A17" s="14"/>
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="14" t="s">
         <v>78</v>
       </c>
       <c r="E17" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F17" s="32">
+      <c r="F17" s="25">
         <v>45929</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>79</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>80</v>
       </c>
       <c r="I17" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K17" s="35">
+      <c r="J17" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K17" s="28">
         <v>1004649</v>
       </c>
-      <c r="L17" s="36" t="s">
+      <c r="L17" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M17" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N17" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O17" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P17" s="14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="140.1" customHeight="1">
       <c r="A18" s="14"/>
       <c r="B18" s="14"/>
       <c r="C18" s="15"/>
       <c r="D18" s="14" t="s">
         <v>81</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F18" s="32">
+      <c r="F18" s="25">
         <v>46000</v>
       </c>
       <c r="G18" s="14" t="s">
         <v>82</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>83</v>
       </c>
       <c r="I18" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K18" s="35">
+      <c r="J18" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K18" s="28">
         <v>6666363</v>
       </c>
-      <c r="L18" s="36" t="s">
+      <c r="L18" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M18" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N18" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O18" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P18" s="14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="140.1" customHeight="1" collapsed="1">
       <c r="A19" s="14"/>
       <c r="B19" s="14"/>
       <c r="C19" s="15"/>
       <c r="D19" s="14" t="s">
         <v>84</v>
       </c>
       <c r="E19" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F19" s="32">
+      <c r="F19" s="25">
         <v>46006</v>
       </c>
       <c r="G19" s="14" t="s">
         <v>60</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="I19" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K19" s="37">
+      <c r="J19" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K19" s="30">
         <v>9900000</v>
       </c>
-      <c r="L19" s="36" t="s">
+      <c r="L19" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M19" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N19" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O19" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P19" s="14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="140.1" customHeight="1">
       <c r="A20" s="14"/>
       <c r="B20" s="14"/>
       <c r="C20" s="15"/>
       <c r="D20" s="14" t="s">
         <v>85</v>
       </c>
       <c r="E20" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F20" s="32">
+      <c r="F20" s="25">
         <v>46014</v>
       </c>
       <c r="G20" s="14" t="s">
         <v>86</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="I20" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="J20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K20" s="35">
+      <c r="J20" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K20" s="28">
         <v>16115000</v>
       </c>
-      <c r="L20" s="36" t="s">
+      <c r="L20" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M20" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N20" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O20" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P20" s="14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="140.1" customHeight="1">
       <c r="A21" s="14"/>
       <c r="B21" s="14"/>
       <c r="C21" s="15"/>
       <c r="D21" s="14" t="s">
         <v>87</v>
       </c>
       <c r="E21" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F21" s="32">
+      <c r="F21" s="25">
         <v>46014</v>
       </c>
       <c r="G21" s="14" t="s">
         <v>88</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I21" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K21" s="35">
+      <c r="J21" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K21" s="28">
         <v>15777300</v>
       </c>
-      <c r="L21" s="36" t="s">
+      <c r="L21" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M21" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N21" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O21" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P21" s="14" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:16" ht="140.1" customHeight="1">
       <c r="A22" s="14"/>
       <c r="B22" s="14"/>
       <c r="C22" s="15"/>
       <c r="D22" s="14" t="s">
         <v>91</v>
       </c>
       <c r="E22" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F22" s="32">
+      <c r="F22" s="25">
         <v>46037</v>
       </c>
       <c r="G22" s="14" t="s">
         <v>92</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>93</v>
       </c>
       <c r="I22" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K22" s="35">
+      <c r="J22" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K22" s="28">
         <v>2699950</v>
       </c>
-      <c r="L22" s="36" t="s">
+      <c r="L22" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M22" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N22" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O22" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P22" s="14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="140.1" customHeight="1">
       <c r="A23" s="14"/>
       <c r="B23" s="14"/>
       <c r="C23" s="15"/>
       <c r="D23" s="14" t="s">
         <v>94</v>
       </c>
       <c r="E23" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F23" s="32">
+      <c r="F23" s="25">
         <v>46056</v>
       </c>
       <c r="G23" s="14" t="s">
         <v>63</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>64</v>
       </c>
       <c r="I23" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="J23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K23" s="35">
+      <c r="J23" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K23" s="28">
         <v>6083000</v>
       </c>
-      <c r="L23" s="36" t="s">
+      <c r="L23" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M23" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N23" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O23" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P23" s="14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="140.1" customHeight="1" collapsed="1">
       <c r="A24" s="14"/>
       <c r="B24" s="14"/>
       <c r="C24" s="15"/>
       <c r="D24" s="14" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F24" s="32">
+      <c r="F24" s="25">
         <v>46063</v>
       </c>
       <c r="G24" s="14" t="s">
         <v>96</v>
       </c>
-      <c r="H24" s="33" t="s">
+      <c r="H24" s="26" t="s">
         <v>97</v>
       </c>
       <c r="I24" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="J24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K24" s="35">
+      <c r="J24" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K24" s="28">
         <v>3641000</v>
       </c>
-      <c r="L24" s="36" t="s">
+      <c r="L24" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M24" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O24" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P24" s="14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="140.1" customHeight="1">
       <c r="A25" s="14"/>
       <c r="B25" s="14"/>
       <c r="C25" s="15"/>
       <c r="D25" s="14" t="s">
         <v>98</v>
       </c>
       <c r="E25" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F25" s="32">
+      <c r="F25" s="25">
         <v>46077</v>
       </c>
       <c r="G25" s="14" t="s">
         <v>99</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I25" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="J25" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K25" s="35">
+      <c r="J25" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K25" s="28">
         <v>3888720</v>
       </c>
-      <c r="L25" s="36" t="s">
+      <c r="L25" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M25" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N25" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O25" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P25" s="14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="140.1" customHeight="1">
       <c r="A26" s="14"/>
       <c r="B26" s="14"/>
       <c r="C26" s="15"/>
       <c r="D26" s="14" t="s">
         <v>101</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F26" s="32">
+      <c r="F26" s="25">
         <v>46080</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>82</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>83</v>
       </c>
       <c r="I26" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K26" s="35">
+      <c r="J26" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K26" s="28">
         <v>2142330</v>
       </c>
-      <c r="L26" s="36" t="s">
+      <c r="L26" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M26" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N26" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O26" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P26" s="14" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="140.1" customHeight="1">
       <c r="A27" s="14"/>
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="14" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="E27" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F27" s="32">
-        <v>46112</v>
+      <c r="F27" s="25">
+        <v>46106</v>
       </c>
       <c r="G27" s="14" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="H27" s="15" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="I27" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J27" s="34" t="s">
-[...5 lines deleted...]
-      <c r="L27" s="36" t="s">
+      <c r="J27" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K27" s="28">
+        <v>12691272</v>
+      </c>
+      <c r="L27" s="29" t="s">
         <v>22</v>
       </c>
       <c r="M27" s="14" t="s">
         <v>22</v>
       </c>
       <c r="N27" s="14" t="s">
         <v>22</v>
       </c>
       <c r="O27" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P27" s="14" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:16" ht="105" customHeight="1">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" ht="140.1" customHeight="1">
       <c r="A28" s="14"/>
       <c r="B28" s="14"/>
       <c r="C28" s="15"/>
       <c r="D28" s="14" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F28" s="32">
+      <c r="F28" s="25">
         <v>46112</v>
       </c>
       <c r="G28" s="14" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="H28" s="15" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="I28" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="J28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K28" s="35">
+      <c r="J28" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K28" s="31" t="s">
+        <v>106</v>
+      </c>
+      <c r="L28" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="N28" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="O28" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="P28" s="14" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" ht="105" customHeight="1">
+      <c r="A29" s="14"/>
+      <c r="B29" s="14"/>
+      <c r="C29" s="15"/>
+      <c r="D29" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="E29" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="F29" s="25">
+        <v>46112</v>
+      </c>
+      <c r="G29" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="H29" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="I29" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="J29" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K29" s="28">
         <v>8712000</v>
       </c>
-      <c r="L28" s="36" t="s">
-[...11 lines deleted...]
-      <c r="P28" s="14" t="s">
+      <c r="L29" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="N29" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="O29" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="P29" s="14" t="s">
         <v>66</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="K29" s="39"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="K30" s="32"/>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D30" s="23" t="s">
+      <c r="D31" s="23" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="32" spans="1:16">
-[...5 lines deleted...]
-      <c r="M33" s="2" t="s">
+    <row r="33" spans="13:14">
+      <c r="N33" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="13:14">
+      <c r="M34" s="2" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:P30" xr:uid="{00000000-0009-0000-0000-000003000000}"/>
+  <autoFilter ref="A4:P31" xr:uid="{00000000-0009-0000-0000-000003000000}"/>
   <mergeCells count="15">
-    <mergeCell ref="J3:J4"/>
-[...3 lines deleted...]
-    <mergeCell ref="P3:P4"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
+    <mergeCell ref="M3:O3"/>
+    <mergeCell ref="P3:P4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N5:N28" xr:uid="{31BAE9B4-36EE-4BFD-A0A4-4EFF53BBE5A0}">
-      <formula1>$N$31:$N$33</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N5:N29" xr:uid="{31BAE9B4-36EE-4BFD-A0A4-4EFF53BBE5A0}">
+      <formula1>$N$32:$N$34</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:M28" xr:uid="{13761B1D-0B09-4272-90B8-45E26AAC36BA}">
-      <formula1>$M$33:$M$36</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:M29" xr:uid="{13761B1D-0B09-4272-90B8-45E26AAC36BA}">
+      <formula1>$M$34:$M$37</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="36" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>様式3-2（随契・工事）</vt:lpstr>
       <vt:lpstr>様式3-4（随契・物品役務）</vt:lpstr>
       <vt:lpstr>'様式3-2（随契・工事）'!Print_Area</vt:lpstr>
       <vt:lpstr>'様式3-4（随契・物品役務）'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>r07_elective.xlsx</dc:title>
 </cp:coreProperties>
 </file>