--- v0 (2026-07-04)
+++ v1 (2026-10-03)
@@ -4,70 +4,70 @@
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing" Extension="vml"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml" PartName="/xl/calcChain.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml" PartName="/xl/comments1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml" PartName="/xl/comments2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent>
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ls24ws1006\PUBLIC\上野地区\財務課 共有\youdoo\0210【調査・報告・公表】各種調査\調査・提出もの（令和８年度）\2026$$$$_公益法人に対する支出に係る点検・公表\10_HP公表用データ作成\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\takagi-c\Desktop\takagi\調達\20260914依頼分\6件目\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A2B6815-8221-4844-9CE6-7FF7A19943BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85E05AFE-F493-4435-BB77-A8D53A3FCD6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6BADB64B-C30B-42B9-B9D9-BA6589C51530}"/>
+    <workbookView xWindow="4680" yWindow="1185" windowWidth="22425" windowHeight="13740" xr2:uid="{6BADB64B-C30B-42B9-B9D9-BA6589C51530}"/>
   </bookViews>
   <sheets>
     <sheet name="様式3-1（入札・工事）" sheetId="1" r:id="rId1"/>
     <sheet name="様式3-3（入札・物品役務）" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'様式3-1（入札・工事）'!$A$4:$P$13</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'様式3-3（入札・物品役務）'!$A$4:$P$57</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'様式3-3（入札・物品役務）'!$A$4:$P$58</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'様式3-1（入札・工事）'!$A$1:$P$13</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'様式3-3（入札・物品役務）'!$A$1:$P$57</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'様式3-3（入札・物品役務）'!$A$1:$P$58</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q5" i="2" l="1"/>
 </calcChain>
@@ -276,51 +276,51 @@
           </rPr>
           <t>小数点第１位まで記入
 ください（小数点第２位以下は四捨五入）</t>
         </r>
       </text>
     </comment>
     <comment ref="O4" authorId="0" shapeId="0" xr:uid="{71BED33B-1EA1-4B8E-94D8-EF2ADB7B605C}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>者、件などの単位は不要です。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="625" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="635" uniqueCount="184">
   <si>
     <t>独立行政法人から公益法人への支出に関する競争入札に係る情報の公開（公共工事）
 及び公益法人に対する支出の公表・点検の方針について（平成24年６月１日行政改革実行本部決定）に基づく情報の公開</t>
     <rPh sb="0" eb="2">
       <t>ドクリツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ギョウセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>コウエキ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>シシュツ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>カン</t>
     </rPh>
     <rPh sb="20" eb="22">
@@ -1700,64 +1700,96 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和８・９年度再生PPC用紙供給　一式</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ネンド</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>サイセイ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ヨウシ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キョウキュウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>イッシキ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
+  <si>
+    <t>令和８年度　国立科学博物館展示物、展示場内及び常設展示剥製等清掃業務　一式</t>
+    <rPh sb="13" eb="16">
+      <t>テンジブツ</t>
+    </rPh>
+    <rPh sb="17" eb="21">
+      <t>テンジジョウナイ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="23" eb="30">
+      <t>ジョウセツテンジハクセイトウ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>セイソウ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ギョウム</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>株式会社ノムラメディアス
+東京都港区台場2丁目3番5号
+台場ｶﾞｰﾃﾞﾝｼﾃｨﾋﾞﾙ4階</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>5010601023121</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="6">
+  <numFmts count="7">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="0.0%"/>
     <numFmt numFmtId="179" formatCode="0_ "/>
     <numFmt numFmtId="180" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="181" formatCode="#,##0.0;[Red]\-#,##0.0"/>
+    <numFmt numFmtId="182" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック Medium"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
@@ -1775,50 +1807,58 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="81"/>
       <name val="MS P ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="游ゴシック Medium"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Yu Gothic Medium"/>
       <family val="3"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
@@ -2023,51 +2063,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2135,50 +2175,53 @@
     </xf>
     <xf numFmtId="180" fontId="4" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="4" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="181" fontId="8" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="9" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り 2 2" xfId="2" xr:uid="{25A076F1-B2CE-4295-8E46-E24BCAC8537B}"/>
@@ -2625,140 +2668,140 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/><Relationship Id="rId3" Target="../drawings/vmlDrawing1.vml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing"/><Relationship Id="rId4" Target="../comments1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings2.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/><Relationship Id="rId3" Target="../drawings/vmlDrawing2.vml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing"/><Relationship Id="rId4" Target="../comments2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5766B7AC-3178-4061-B49C-4E52DA6CFE26}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q13"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" customWidth="true" style="2" width="23.875"/>
     <col min="2" max="2" customWidth="true" style="2" width="19.75"/>
     <col min="3" max="3" customWidth="true" style="2" width="17.5"/>
     <col min="4" max="4" customWidth="true" style="2" width="33.25"/>
     <col min="5" max="5" customWidth="true" style="2" width="23.0"/>
     <col min="6" max="6" customWidth="true" style="2" width="19.25"/>
     <col min="7" max="7" customWidth="true" style="2" width="37.875"/>
     <col min="8" max="8" customWidth="true" style="2" width="27.375"/>
     <col min="9" max="11" customWidth="true" style="2" width="14.0"/>
     <col min="12" max="12" customWidth="true" style="2" width="7.5"/>
     <col min="13" max="15" customWidth="true" style="2" width="13.5"/>
     <col min="16" max="16" customWidth="true" style="2" width="8.875"/>
     <col min="17" max="17" customWidth="true" style="1" width="32.75"/>
     <col min="18" max="18" customWidth="true" style="1" width="26.75"/>
     <col min="19" max="19" customWidth="true" style="1" width="27.125"/>
     <col min="20" max="16384" style="1" width="9.0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...13 lines deleted...]
-      <c r="P1" s="40"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
     </row>
     <row r="2" spans="1:17" ht="18.75" thickBot="1">
       <c r="P2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="92.25" customHeight="1">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="41" t="s">
+      <c r="M3" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="N3" s="42"/>
-      <c r="O3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="44"/>
       <c r="P3" s="7" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="28"/>
     </row>
     <row r="4" spans="1:17" ht="75" customHeight="1" thickBot="1">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="10"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="O4" s="11" t="s">
@@ -3082,184 +3125,184 @@
       <c r="A13" s="22" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:P13" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:P13">
       <sortCondition ref="F4:F13"/>
     </sortState>
   </autoFilter>
   <mergeCells count="2">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="M3:O3"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="3">
     <dataValidation showDropDown="1" showInputMessage="1" showErrorMessage="1" sqref="O4" xr:uid="{1D0F67EF-4F7F-4CC4-BFDE-82E0CF410A3D}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N4" xr:uid="{BEADFC98-F554-48A9-987A-D479464F9A8F}">
       <formula1>$N$12:$N$12</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M3:M4" xr:uid="{6CAF5498-5CB1-46B8-AF15-8450C6435A39}">
       <formula1>$M$12:$M$14</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="39" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="40" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D30438E7-F148-49B4-A80B-7357FAA790FD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q58"/>
+  <dimension ref="A1:Q59"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:A4"/>
+    <sheetView view="pageBreakPreview" topLeftCell="H51" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="K56" sqref="K56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.125" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" customWidth="true" style="2" width="11.25"/>
     <col min="2" max="2" customWidth="true" style="2" width="15.125"/>
     <col min="3" max="3" customWidth="true" style="2" width="15.0"/>
     <col min="4" max="4" customWidth="true" style="2" width="37.125"/>
     <col min="5" max="5" customWidth="true" style="2" width="28.0"/>
     <col min="6" max="6" bestFit="true" customWidth="true" style="2" width="17.625" collapsed="true"/>
     <col min="7" max="7" customWidth="true" style="2" width="34.25"/>
     <col min="8" max="8" customWidth="true" style="2" width="19.5"/>
     <col min="9" max="9" customWidth="true" style="2" width="13.375"/>
     <col min="10" max="10" customWidth="true" style="2" width="14.0"/>
     <col min="11" max="11" customWidth="true" style="2" width="19.125" collapsed="true"/>
     <col min="12" max="12" bestFit="true" customWidth="true" style="2" width="9.625"/>
     <col min="13" max="14" style="2" width="15.125"/>
     <col min="15" max="15" bestFit="true" customWidth="true" style="2" width="3.125"/>
     <col min="16" max="16" style="2" width="15.125"/>
     <col min="17" max="17" customWidth="true" style="2" width="27.875"/>
     <col min="18" max="18" customWidth="true" style="2" width="18.875"/>
     <col min="19" max="19" customWidth="true" style="2" width="22.125"/>
     <col min="20" max="16384" style="2" width="15.125"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="37"/>
-[...13 lines deleted...]
-      <c r="P1" s="37"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
     </row>
     <row r="2" spans="1:17">
       <c r="P2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="38" t="s">
+      <c r="B3" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="38" t="s">
+      <c r="C3" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="38" t="s">
+      <c r="D3" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="E3" s="38" t="s">
+      <c r="E3" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="38" t="s">
+      <c r="F3" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="38" t="s">
+      <c r="G3" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="38" t="s">
+      <c r="H3" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="38" t="s">
+      <c r="I3" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="38" t="s">
+      <c r="J3" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="38" t="s">
+      <c r="K3" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="38" t="s">
+      <c r="L3" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="38" t="s">
+      <c r="M3" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="N3" s="38"/>
-[...1 lines deleted...]
-      <c r="P3" s="39" t="s">
+      <c r="N3" s="39"/>
+      <c r="O3" s="39"/>
+      <c r="P3" s="40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="147.75" customHeight="1">
-      <c r="A4" s="38"/>
-[...10 lines deleted...]
-      <c r="L4" s="38"/>
+      <c r="A4" s="39"/>
+      <c r="B4" s="39"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
       <c r="M4" s="23" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="23" t="s">
         <v>27</v>
       </c>
       <c r="O4" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="P4" s="39"/>
+      <c r="P4" s="40"/>
     </row>
     <row r="5" spans="1:17" ht="140.1" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>52</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="F5" s="24">
         <v>45756</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>102</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>143</v>
@@ -5382,133 +5425,176 @@
         <v>148</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>177</v>
       </c>
       <c r="J55" s="25" t="s">
         <v>22</v>
       </c>
       <c r="K55" s="33">
         <v>3399000</v>
       </c>
       <c r="L55" s="20" t="s">
         <v>22</v>
       </c>
       <c r="M55" s="13" t="s">
         <v>29</v>
       </c>
       <c r="N55" s="13" t="s">
         <v>22</v>
       </c>
       <c r="O55" s="13" t="s">
         <v>22</v>
       </c>
       <c r="P55" s="13"/>
     </row>
-    <row r="56" spans="1:16">
-[...2 lines deleted...]
-      </c>
+    <row r="56" spans="1:16" ht="140.1" customHeight="1">
+      <c r="A56" s="13"/>
+      <c r="B56" s="13"/>
+      <c r="C56" s="14"/>
+      <c r="D56" s="17" t="s">
+        <v>181</v>
+      </c>
+      <c r="E56" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F56" s="24">
+        <v>46112</v>
+      </c>
+      <c r="G56" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="H56" s="32" t="s">
+        <v>183</v>
+      </c>
+      <c r="I56" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="J56" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="K56" s="37">
+        <v>10340000</v>
+      </c>
+      <c r="L56" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M56" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="N56" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="O56" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="P56" s="13"/>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="22" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" s="22" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="58" spans="1:16">
-[...3 lines deleted...]
-      <c r="N58" s="2" t="s">
+    <row r="59" spans="1:16">
+      <c r="M59" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="N59" s="2" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:P57" xr:uid="{00000000-0009-0000-0000-000002000000}">
-[...1 lines deleted...]
-      <sortCondition ref="F4:F57"/>
+  <autoFilter ref="A4:P58" xr:uid="{00000000-0009-0000-0000-000002000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:P58">
+      <sortCondition ref="F4:F58"/>
     </sortState>
   </autoFilter>
   <mergeCells count="15">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:O3"/>
     <mergeCell ref="P3:P4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <conditionalFormatting sqref="K55">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="greaterThan">
       <formula>10000000</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:M55" xr:uid="{8FCB6ECF-AE95-4C44-AC2F-1BF1DA771FDC}">
-      <formula1>$M$58:$M$61</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:M56" xr:uid="{8FCB6ECF-AE95-4C44-AC2F-1BF1DA771FDC}">
+      <formula1>$M$59:$M$62</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N5:N55" xr:uid="{14F3D3C7-439E-425A-A067-EC912B809347}">
-      <formula1>$N$57:$N$59</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N5:N56" xr:uid="{14F3D3C7-439E-425A-A067-EC912B809347}">
+      <formula1>$N$58:$N$60</formula1>
     </dataValidation>
-    <dataValidation showDropDown="1" showInputMessage="1" showErrorMessage="1" sqref="O5:O55" xr:uid="{D4847356-0047-42F0-9962-7EAACBAF174F}"/>
+    <dataValidation showDropDown="1" showInputMessage="1" showErrorMessage="1" sqref="O5:O56" xr:uid="{D4847356-0047-42F0-9962-7EAACBAF174F}"/>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="47" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="46" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>様式3-1（入札・工事）</vt:lpstr>
       <vt:lpstr>様式3-3（入札・物品役務）</vt:lpstr>
       <vt:lpstr>'様式3-1（入札・工事）'!Print_Area</vt:lpstr>
       <vt:lpstr>'様式3-3（入札・物品役務）'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>r07_tender.xlsx</dc:title>
 </cp:coreProperties>
 </file>